--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -615,99 +615,99 @@
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>박홍재</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>심태섭</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>강석보</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>김대용</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>허스산</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>김광석</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>장세환</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>이명진</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>김종호</t>
+    <t>김종호(경북)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>조현진</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>최민수</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>조현준</t>
   </si>