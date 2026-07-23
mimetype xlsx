--- v0 (2026-05-26)
+++ v1 (2026-07-23)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="249">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>오수연</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -150,51 +150,51 @@
   <si>
     <t>김지윤</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>박성숙</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>An Son Hee</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>백수연</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>강혜영</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -264,51 +264,51 @@
   <si>
     <t>31</t>
   </si>
   <si>
     <t>김재현(경남)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>윤지영</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>권미정</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>전은정</t>
+    <t>전은정(경기)</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>양은순</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>이은미(경기)</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>정수경</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>장여진</t>
   </si>
@@ -507,102 +507,105 @@
   <si>
     <t>염규란</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김희섭</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>장정복</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>김진희(전북)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>임정춘</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>김수진</t>
+    <t>김수진(경기안양)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>강경양</t>
   </si>
   <si>
     <t>이희경</t>
   </si>
   <si>
     <t>김영진</t>
   </si>
   <si>
     <t>신연자</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>박주연</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>주해연</t>
   </si>
   <si>
     <t>김이서</t>
   </si>
   <si>
     <t>김태림</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>최서희</t>
+  </si>
+  <si>
+    <t>김수진(경기하남)</t>
   </si>
   <si>
     <t>김세연</t>
   </si>
   <si>
     <t>김태린</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>신현순</t>
   </si>
   <si>
     <t>김소영(서울)</t>
   </si>
   <si>
     <t>최정현</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
     <t>장서옥</t>
   </si>
@@ -2015,583 +2018,583 @@
         <v>180</v>
       </c>
       <c r="D83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>46</v>
       </c>
       <c r="B84" t="s">
         <v>181</v>
       </c>
       <c r="C84" t="s">
         <v>180</v>
       </c>
       <c r="D84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>55</v>
       </c>
       <c r="B85" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="C85" t="s">
         <v>180</v>
       </c>
       <c r="D85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>66</v>
       </c>
       <c r="B86" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C86" t="s">
         <v>180</v>
       </c>
       <c r="D86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>77</v>
       </c>
       <c r="B87" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C87" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>92</v>
       </c>
       <c r="B88" t="s">
+        <v>186</v>
+      </c>
+      <c r="C88" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>109</v>
       </c>
       <c r="B89" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C89" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>116</v>
       </c>
       <c r="B90" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C90" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>129</v>
       </c>
       <c r="B91" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C91" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>148</v>
       </c>
       <c r="B92" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C92" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>169</v>
       </c>
       <c r="B93" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>176</v>
       </c>
       <c r="B94" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C94" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>180</v>
       </c>
       <c r="B95" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C95" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B96" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C96" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" t="s">
+        <v>197</v>
+      </c>
+      <c r="C97" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B98" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C98" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B99" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C99" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B100" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C100" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B101" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C101" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B102" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C102" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B103" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C103" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B104" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C104" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B105" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C105" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B106" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C106" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B107" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C107" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B108" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C108" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B109" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C109" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B110" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C110" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B111" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C111" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B112" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C112" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B113" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C113" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B114" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C114" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B115" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C115" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B116" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C116" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B117" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C117" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B118" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C118" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B119" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C119" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B120" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C120" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B121" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C121" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B122" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B123" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>