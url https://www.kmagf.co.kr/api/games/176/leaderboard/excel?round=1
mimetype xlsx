--- v1 (2026-07-23)
+++ v2 (2026-09-06)
@@ -450,51 +450,51 @@
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이경희(서울)</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>이서연(경기)</t>
+    <t>이서연</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>박점옥</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>임금아</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>박숙자</t>
   </si>
   <si>
     <t>67</t>
   </si>