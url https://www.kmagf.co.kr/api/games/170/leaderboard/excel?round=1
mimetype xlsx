--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -105,51 +105,51 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>박종진</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>김민석(대구)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>15</t>
   </si>
@@ -741,51 +741,51 @@
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>안병규</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>양창진</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>김정재</t>
   </si>