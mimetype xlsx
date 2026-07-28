--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -123,51 +123,51 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>이미경</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김연경</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>강혜영</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>박현미</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>김지윤</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>17</t>
   </si>
@@ -291,57 +291,57 @@
   <si>
     <t>36</t>
   </si>
   <si>
     <t>박형숙</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>박세현</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>김수진</t>
+    <t>김수진(경기안양)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>성은혜</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>이금수</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>임재정</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>임정춘</t>
   </si>
@@ -534,51 +534,51 @@
   <si>
     <t>조현정</t>
   </si>
   <si>
     <t>오민석</t>
   </si>
   <si>
     <t>고미화</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>김주희</t>
   </si>
   <si>
     <t>이경희(서울)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
-    <t>전은정</t>
+    <t>전은정(충남)</t>
   </si>
   <si>
     <t>정윤아</t>
   </si>
   <si>
     <t>이태동</t>
   </si>
   <si>
     <t>정지수</t>
   </si>
   <si>
     <t>신연자</t>
   </si>
   <si>
     <t>최영실</t>
   </si>
   <si>
     <t>차기정</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>김세희</t>
   </si>