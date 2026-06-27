--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -375,54 +375,54 @@
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>장명덕</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>김동중</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
+    <t>정현</t>
+  </si>
+  <si>
     <t>윤인희</t>
-  </si>
-[...1 lines deleted...]
-    <t>정현</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>정성현</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>장진규</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>김문수(경기화성)</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>박상목</t>
   </si>