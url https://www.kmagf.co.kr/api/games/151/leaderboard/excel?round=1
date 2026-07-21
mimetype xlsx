--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="263">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -435,51 +435,51 @@
   <si>
     <t>이기선</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>안병건</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>남상현</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>임상규(경기)</t>
+    <t>임상규</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>박규택</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>전옥진</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>최민수</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>나상엽</t>
   </si>
@@ -495,51 +495,51 @@
   <si>
     <t>김영용</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>차재영</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>박성욱</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김승민</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>최우영</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박은철</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
@@ -663,51 +663,51 @@
   <si>
     <t>탈퇴회원</t>
   </si>
   <si>
     <t>정기웅</t>
   </si>
   <si>
     <t>한정훈</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>김정재</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>김종호</t>
+    <t>김종호(경북)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>최원희</t>
   </si>
   <si>
     <t>박한준</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>금동식</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>96</t>
   </si>
@@ -802,56 +802,50 @@
     <t>김일석</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>박재민</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>김태훈(경기양주)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>육경석</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>김석수</t>
-  </si>
-[...4 lines deleted...]
-    <t>진한석</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>
@@ -2901,56 +2895,42 @@
       </c>
       <c r="B143" t="s">
         <v>260</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>261</v>
       </c>
       <c r="B144" t="s">
         <v>262</v>
       </c>
       <c r="C144" t="s">
         <v>247</v>
       </c>
       <c r="D144" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="145">
-[...12 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>