--- v0 (2026-06-04)
+++ v1 (2026-09-10)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="289">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>이기욱</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -333,51 +333,51 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>최민수</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>김성욱</t>
+    <t>김성욱(용인)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>박덕열</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>박문수</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>나완호</t>
   </si>
@@ -396,51 +396,51 @@
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>최병동</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>임인규</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김정혁</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>이종국</t>
+    <t>이종국(강원)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박운기</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>김정욱</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>나상엽</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
@@ -465,69 +465,69 @@
   <si>
     <t>80</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>고성열</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>이재필</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>박한준</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>최원희</t>
   </si>
   <si>
     <t>장영식</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>장성욱</t>
   </si>
   <si>
     <t>박운호</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>김상용(경기)</t>
   </si>
   <si>
     <t>박진원</t>
   </si>
   <si>
     <t>권오건</t>
   </si>
   <si>
     <t>성기승</t>
   </si>
   <si>
     <t>심우현</t>
   </si>
@@ -567,75 +567,75 @@
   <si>
     <t>최우영</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>오희근</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>이영우</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>빈필원</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>김태곤</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>서문석</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>안정환</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>민영성</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>황용하</t>
   </si>
@@ -669,71 +669,65 @@
   <si>
     <t>방윤식</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>민창기</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>이기선</t>
+    <t>이기선(경기)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>정병희</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>최수범</t>
   </si>
   <si>
-    <t>110</t>
-[...4 lines deleted...]
-  <si>
     <t>111</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>주용범</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>조덕하</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>김종호(경북)</t>
   </si>
   <si>
     <t>115</t>
@@ -777,50 +771,53 @@
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>이한직</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>박석주</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
+    <t>김형수(경기)</t>
+  </si>
+  <si>
     <t>126</t>
   </si>
   <si>
     <t>정도균</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>이명근</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>김주성</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>130</t>
@@ -879,51 +876,51 @@
   <si>
     <t>139</t>
   </si>
   <si>
     <t>신동민</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>조영화</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>진동필</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>김을규</t>
   </si>
   <si>
-    <t>김성수</t>
+    <t>김성수(경기오산)</t>
   </si>
   <si>
     <t>이수재</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -2508,51 +2505,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>221</v>
       </c>
       <c r="B110" t="s">
         <v>222</v>
       </c>
       <c r="C110" t="s">
         <v>175</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>223</v>
       </c>
       <c r="B111" t="s">
         <v>224</v>
       </c>
       <c r="C111" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>225</v>
       </c>
       <c r="B112" t="s">
         <v>226</v>
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>227</v>
       </c>
       <c r="B113" t="s">
         <v>228</v>
@@ -2592,440 +2589,426 @@
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>233</v>
       </c>
       <c r="B116" t="s">
         <v>234</v>
       </c>
       <c r="C116" t="s">
         <v>177</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>235</v>
       </c>
       <c r="B117" t="s">
         <v>236</v>
       </c>
       <c r="C117" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>237</v>
       </c>
       <c r="B118" t="s">
         <v>238</v>
       </c>
       <c r="C118" t="s">
         <v>179</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>239</v>
       </c>
       <c r="B119" t="s">
         <v>240</v>
       </c>
       <c r="C119" t="s">
         <v>179</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>241</v>
       </c>
       <c r="B120" t="s">
         <v>242</v>
       </c>
       <c r="C120" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>243</v>
       </c>
       <c r="B121" t="s">
         <v>244</v>
       </c>
       <c r="C121" t="s">
         <v>181</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>245</v>
       </c>
       <c r="B122" t="s">
         <v>246</v>
       </c>
       <c r="C122" t="s">
         <v>181</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>247</v>
       </c>
       <c r="B123" t="s">
         <v>248</v>
       </c>
       <c r="C123" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>249</v>
       </c>
       <c r="B124" t="s">
         <v>250</v>
       </c>
       <c r="C124" t="s">
         <v>183</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>251</v>
       </c>
       <c r="B125" t="s">
         <v>252</v>
       </c>
       <c r="C125" t="s">
         <v>183</v>
       </c>
       <c r="D125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>253</v>
       </c>
       <c r="B126" t="s">
-        <v>192</v>
+        <v>254</v>
       </c>
       <c r="C126" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B127" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C127" t="s">
         <v>185</v>
       </c>
       <c r="D127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B128" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C128" t="s">
         <v>185</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B129" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C129" t="s">
         <v>185</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B130" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C130" t="s">
         <v>185</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B131" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C131" t="s">
         <v>185</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B132" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C132" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B133" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C133" t="s">
         <v>187</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B134" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C134" t="s">
         <v>187</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B135" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C135" t="s">
         <v>187</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B136" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C136" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B137" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C137" t="s">
         <v>189</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B138" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C138" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B139" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C139" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B140" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C140" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B141" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C141" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B142" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C142" t="s">
-        <v>205</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B143" t="s">
         <v>287</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B144" t="s">
         <v>288</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>7</v>
-[...12 lines deleted...]
-      <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>