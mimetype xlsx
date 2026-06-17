--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="289">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -102,126 +102,126 @@
   <si>
     <t>75</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>김지숙</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>유현희</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>원채은</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>최은희(인천)</t>
+    <t>최은희</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김경희(전북)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>박진영(서울구로)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>이경미</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>최은숙</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>심소현</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>이미경(경기남양주)</t>
+    <t>이미경</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>김재현(경남)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>이유란</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>오수지</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>김연희(경기남양주)</t>
+    <t>김연희</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김미희</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>조미진</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>김명옥</t>
   </si>
@@ -234,51 +234,51 @@
   <si>
     <t>주효순</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>이숙재</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>남궁윤하</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>김기정(경남)</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>윤지영(경기)</t>
+    <t>윤지영</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>정미정(거제)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김소영(충북)</t>
   </si>
   <si>
     <t>35</t>
   </si>
@@ -351,51 +351,51 @@
   <si>
     <t>46</t>
   </si>
   <si>
     <t>문영애</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>전은정(경기)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>조미영</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>김영진(서울)</t>
+    <t>김영진</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>권오정</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>박세순</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>박영애</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>심은자</t>
   </si>
@@ -637,53 +637,50 @@
     <t>98</t>
   </si>
   <si>
     <t>한연옥</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>김영은(전북)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>김영애</t>
   </si>
   <si>
     <t>102</t>
-  </si>
-[...1 lines deleted...]
-    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>박서현</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김소연</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김다현</t>
   </si>
@@ -2393,639 +2390,639 @@
         <v>177</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>205</v>
       </c>
       <c r="B102" t="s">
         <v>206</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>207</v>
       </c>
       <c r="B103" t="s">
-        <v>208</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>208</v>
+      </c>
+      <c r="B104" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>210</v>
+      </c>
+      <c r="B105" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>212</v>
+      </c>
+      <c r="B106" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>214</v>
+      </c>
+      <c r="B107" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>216</v>
+      </c>
+      <c r="B108" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>218</v>
+      </c>
+      <c r="B109" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>220</v>
+      </c>
+      <c r="B110" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>222</v>
+      </c>
+      <c r="B111" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>224</v>
+      </c>
+      <c r="B112" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>226</v>
+      </c>
+      <c r="B113" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>228</v>
+      </c>
+      <c r="B114" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>230</v>
+      </c>
+      <c r="B115" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>232</v>
+      </c>
+      <c r="B116" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C116" t="s">
         <v>185</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>234</v>
+      </c>
+      <c r="B117" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>236</v>
+      </c>
+      <c r="B118" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>238</v>
+      </c>
+      <c r="B119" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C119" t="s">
         <v>185</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>240</v>
+      </c>
+      <c r="B120" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C120" t="s">
         <v>185</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>242</v>
+      </c>
+      <c r="B121" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>244</v>
+      </c>
+      <c r="B122" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C122" t="s">
         <v>187</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>246</v>
+      </c>
+      <c r="B123" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>248</v>
+      </c>
+      <c r="B124" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C124" t="s">
         <v>187</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>250</v>
+      </c>
+      <c r="B125" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="C125" t="s">
         <v>187</v>
       </c>
       <c r="D125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>252</v>
+      </c>
+      <c r="B126" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C126" t="s">
         <v>187</v>
       </c>
       <c r="D126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>254</v>
+      </c>
+      <c r="B127" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="C127" t="s">
         <v>187</v>
       </c>
       <c r="D127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>256</v>
+      </c>
+      <c r="B128" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C128" t="s">
         <v>191</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>258</v>
+      </c>
+      <c r="B129" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>260</v>
+      </c>
+      <c r="B130" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>262</v>
+      </c>
+      <c r="B131" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>264</v>
+      </c>
+      <c r="B132" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="C132" t="s">
         <v>195</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>266</v>
+      </c>
+      <c r="B133" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C133" t="s">
         <v>201</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>268</v>
+      </c>
+      <c r="B134" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C134" t="s">
         <v>201</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>270</v>
+      </c>
+      <c r="B135" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C135" t="s">
         <v>201</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>272</v>
+      </c>
+      <c r="B136" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>274</v>
+      </c>
+      <c r="B137" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C137" t="s">
         <v>203</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>276</v>
+      </c>
+      <c r="B138" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="C138" t="s">
         <v>205</v>
       </c>
       <c r="D138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>278</v>
+      </c>
+      <c r="B139" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C139" t="s">
         <v>207</v>
       </c>
       <c r="D139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>280</v>
+      </c>
+      <c r="B140" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="C140" t="s">
         <v>207</v>
       </c>
       <c r="D140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>282</v>
+      </c>
+      <c r="B141" t="s">
         <v>283</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>284</v>
+      </c>
+      <c r="B142" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B143" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B144" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B145" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>