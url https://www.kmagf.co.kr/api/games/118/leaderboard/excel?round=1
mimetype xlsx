--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="290">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -102,51 +102,51 @@
   <si>
     <t>75</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>김지숙</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>유현희</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>원채은</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김경희(전북)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>박진영(서울구로)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>이경미</t>
   </si>
   <si>
     <t>77</t>
   </si>
@@ -318,51 +318,51 @@
   <si>
     <t>41</t>
   </si>
   <si>
     <t>최인숙</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>김선영(경기)</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>김민정(경기)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>박성숙</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>문영애</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>전은정(경기)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>48</t>
   </si>
@@ -453,51 +453,51 @@
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김미경(경기)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>유혜정</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>김진희(서울)</t>
+    <t>김진희</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>김응화</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>이진희</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김지현(세종)</t>
   </si>
@@ -637,50 +637,53 @@
     <t>98</t>
   </si>
   <si>
     <t>한연옥</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>김영은(전북)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>김영애</t>
   </si>
   <si>
     <t>102</t>
+  </si>
+  <si>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>박서현</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김소연</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김다현</t>
   </si>
@@ -2390,639 +2393,639 @@
         <v>177</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>205</v>
       </c>
       <c r="B102" t="s">
         <v>206</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>207</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>208</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B104" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B105" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B106" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B107" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B108" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B109" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B110" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B111" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B112" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B113" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B114" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B115" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B116" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C116" t="s">
         <v>185</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B117" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B118" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B119" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C119" t="s">
         <v>185</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B120" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C120" t="s">
         <v>185</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B121" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B122" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C122" t="s">
         <v>187</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B123" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B124" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C124" t="s">
         <v>187</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B125" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C125" t="s">
         <v>187</v>
       </c>
       <c r="D125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B126" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C126" t="s">
         <v>187</v>
       </c>
       <c r="D126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B127" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C127" t="s">
         <v>187</v>
       </c>
       <c r="D127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B128" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C128" t="s">
         <v>191</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B129" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B130" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B131" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B132" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C132" t="s">
         <v>195</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B133" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C133" t="s">
         <v>201</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B134" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C134" t="s">
         <v>201</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B135" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C135" t="s">
         <v>201</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B136" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B137" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C137" t="s">
         <v>203</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B138" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C138" t="s">
         <v>205</v>
       </c>
       <c r="D138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B139" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C139" t="s">
         <v>207</v>
       </c>
       <c r="D139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B140" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C140" t="s">
         <v>207</v>
       </c>
       <c r="D140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B141" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C141" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B142" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B143" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B144" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B145" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>