--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -177,51 +177,51 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>박킹일</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>유지민</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>이미경(부산)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>김연희(경기남양주)</t>
+    <t>김연희</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김도연</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>한수연</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
@@ -273,51 +273,51 @@
   <si>
     <t>김미희</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>최은우</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김양애</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>최은희(인천)</t>
+    <t>최은희</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>임혜경</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>김기정(경남)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>남가연</t>
   </si>
@@ -639,51 +639,51 @@
   <si>
     <t>윤순영</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>조윤성(광주)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>전남숙(대구)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>박성숙</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>김영진(서울)</t>
+    <t>김영진</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>이송은</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>방숙희</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>원혜옥</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>