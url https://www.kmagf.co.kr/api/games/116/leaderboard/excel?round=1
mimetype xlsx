--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -156,51 +156,51 @@
   <si>
     <t>75</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>권정미</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>박미진</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>유지민</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>이미경(부산)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>김연희</t>
   </si>
   <si>
     <t>22</t>
   </si>
@@ -273,51 +273,51 @@
   <si>
     <t>김미희</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>최은우</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김양애</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>임혜경</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>김기정(경남)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>남가연</t>
   </si>