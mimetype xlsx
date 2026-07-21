--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -618,51 +618,51 @@
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>김상효</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>권용택</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>이한직</t>
   </si>
   <si>
     <t>천태영</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>유성희</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>정기웅</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>87</t>
   </si>
@@ -672,51 +672,51 @@
   <si>
     <t>이창하</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>김칠호</t>
   </si>
   <si>
     <t>정기욱</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>박정순</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김용우(서울)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>전은식(충남)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>최홍식</t>
   </si>
   <si>
     <t>이서준</t>
   </si>
   <si>
     <t>98</t>
   </si>