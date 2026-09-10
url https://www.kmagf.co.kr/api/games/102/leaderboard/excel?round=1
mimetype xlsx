--- v1 (2026-07-21)
+++ v2 (2026-09-10)
@@ -273,51 +273,51 @@
   <si>
     <t>김충학</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>전승국</t>
   </si>
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
-    <t>김주영</t>
+    <t>김주영(경기)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>박원철</t>
   </si>
   <si>
     <t>조성호(서울)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김은달</t>
   </si>
   <si>
     <t>김성윤</t>
   </si>
@@ -426,51 +426,51 @@
   <si>
     <t>정성훈</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>김현범</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>안현우</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>정태식</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>조근영</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>어정우</t>
   </si>
@@ -504,90 +504,90 @@
   <si>
     <t>김명기(서울)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>석봉환</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>김기철</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김기남</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>이창주</t>
+    <t>이창주(전남)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>최성곤</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>윤지훈</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>지동률</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>이정훈(부산)</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>김형민</t>
+    <t>김형민(부산)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>지도용</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>최신홍</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>김기경</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>송호성</t>
   </si>
@@ -615,78 +615,78 @@
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>구대진</t>
   </si>
   <si>
     <t>천태영</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>김규호</t>
   </si>
   <si>
     <t>김도영(경남)</t>
   </si>
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>김윤석</t>
   </si>
   <si>
-    <t>이용주</t>
+    <t>이용주(대구)</t>
   </si>
   <si>
     <t>라경섭</t>
   </si>
   <si>
     <t>오장일</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>양창진</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>김성수(경남)</t>
   </si>
   <si>
     <t>조인성</t>
   </si>
   <si>
-    <t>이민호(경북)</t>
+    <t>이민호(김천)</t>
   </si>
   <si>
     <t>임극상</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>전영준</t>
   </si>
   <si>
     <t>박흥수</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>장근영</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>한지현</t>
   </si>